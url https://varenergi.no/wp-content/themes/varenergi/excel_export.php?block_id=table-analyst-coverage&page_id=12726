--- v1 (2026-03-16)
+++ v2 (2026-05-19)
@@ -227,57 +227,57 @@
   <si>
     <t>mark.wilson@jefferies.com</t>
   </si>
   <si>
     <t>www.jefferies.com</t>
   </si>
   <si>
     <t>JP Morgan</t>
   </si>
   <si>
     <t>Alejandra Magana</t>
   </si>
   <si>
     <t>+1 (212) 270–6000</t>
   </si>
   <si>
     <t>alejandra.x.magana@jpmchase.com</t>
   </si>
   <si>
     <t>www.jpmorgan.com</t>
   </si>
   <si>
     <t>Kepler Cheuvreux</t>
   </si>
   <si>
-    <t>Oscar Rønnov</t>
-[...5 lines deleted...]
-    <t>oronnov@keplercheuvreux.com</t>
+    <t>Martin Granviken</t>
+  </si>
+  <si>
+    <t>+47 23 13 90 68</t>
+  </si>
+  <si>
+    <t>mgranviken@keplercheuvreux.com</t>
   </si>
   <si>
     <t>www.keplercheuvreux.com</t>
   </si>
   <si>
     <t>Nordea</t>
   </si>
   <si>
     <t>Sondre Snersrud</t>
   </si>
   <si>
     <t>+47 90 25 05 11</t>
   </si>
   <si>
     <t>sondre.snersrud@nordea.com</t>
   </si>
   <si>
     <t>www.nordea.com</t>
   </si>
   <si>
     <t>Norne Securities</t>
   </si>
   <si>
     <t>Evelina Sarul</t>
   </si>