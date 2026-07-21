--- v2 (2026-05-19)
+++ v3 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Analyst Coverage" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Firm</t>
   </si>
   <si>
     <t>Analyst</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Web</t>
   </si>
   <si>
     <t>ABG Sundal Collier</t>
   </si>
   <si>
     <t>John Olaisen</t>
   </si>
   <si>
     <t>+47 22 01 61 87</t>
   </si>
   <si>
@@ -222,65 +222,50 @@
     <t>Mark Wilson</t>
   </si>
   <si>
     <t>+44 (0)20 7029 8691</t>
   </si>
   <si>
     <t>mark.wilson@jefferies.com</t>
   </si>
   <si>
     <t>www.jefferies.com</t>
   </si>
   <si>
     <t>JP Morgan</t>
   </si>
   <si>
     <t>Alejandra Magana</t>
   </si>
   <si>
     <t>+1 (212) 270–6000</t>
   </si>
   <si>
     <t>alejandra.x.magana@jpmchase.com</t>
   </si>
   <si>
     <t>www.jpmorgan.com</t>
-  </si>
-[...13 lines deleted...]
-    <t>www.keplercheuvreux.com</t>
   </si>
   <si>
     <t>Nordea</t>
   </si>
   <si>
     <t>Sondre Snersrud</t>
   </si>
   <si>
     <t>+47 90 25 05 11</t>
   </si>
   <si>
     <t>sondre.snersrud@nordea.com</t>
   </si>
   <si>
     <t>www.nordea.com</t>
   </si>
   <si>
     <t>Norne Securities</t>
   </si>
   <si>
     <t>Evelina Sarul</t>
   </si>
   <si>
     <t>+370 645 36 771</t>
   </si>
@@ -684,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z21"/>
+  <dimension ref="A1:Z20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1058,67 +1043,50 @@
       <c r="C19" t="s">
         <v>92</v>
       </c>
       <c r="D19" t="s">
         <v>93</v>
       </c>
       <c r="E19" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>95</v>
       </c>
       <c r="B20" t="s">
         <v>96</v>
       </c>
       <c r="C20" t="s">
         <v>97</v>
       </c>
       <c r="D20" t="s">
         <v>98</v>
       </c>
       <c r="E20" t="s">
         <v>99</v>
-      </c>
-[...15 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>