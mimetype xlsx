--- v2 (2026-03-16)
+++ v3 (2026-05-19)
@@ -12,176 +12,206 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Consensus" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>USDm</t>
   </si>
   <si>
-    <t>Q4 2025</t>
+    <t>Q1 2026</t>
   </si>
   <si>
     <t>Total income</t>
   </si>
   <si>
-    <t>2 214</t>
-[...8 lines deleted...]
-    <t>8 894</t>
+    <t xml:space="preserve"> 2 667</t>
+  </si>
+  <si>
+    <t>12 388</t>
+  </si>
+  <si>
+    <t>10 628</t>
+  </si>
+  <si>
+    <t>9 405</t>
+  </si>
+  <si>
+    <t>9 695</t>
   </si>
   <si>
     <t>EBITDA</t>
   </si>
   <si>
-    <t xml:space="preserve"> 1 750 </t>
-[...8 lines deleted...]
-    <t>7 153</t>
+    <t xml:space="preserve"> 2 211</t>
+  </si>
+  <si>
+    <t>10 493</t>
+  </si>
+  <si>
+    <t>8 838</t>
+  </si>
+  <si>
+    <t>7 664</t>
+  </si>
+  <si>
+    <t>8 038</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
-    <t>4 062</t>
-[...5 lines deleted...]
-    <t>4 364</t>
+    <t>1 409</t>
+  </si>
+  <si>
+    <t>7 295</t>
+  </si>
+  <si>
+    <t>5 757</t>
+  </si>
+  <si>
+    <t>4 705</t>
+  </si>
+  <si>
+    <t>5 021</t>
   </si>
   <si>
     <t>Profit/loss before income taxes</t>
   </si>
   <si>
-    <t>3 789</t>
-[...5 lines deleted...]
-    <t>4 104</t>
+    <t>1 453</t>
+  </si>
+  <si>
+    <t>7 137</t>
+  </si>
+  <si>
+    <t>5 503</t>
+  </si>
+  <si>
+    <t>4 440</t>
+  </si>
+  <si>
+    <t>4 907</t>
   </si>
   <si>
     <t>Net earnings</t>
   </si>
   <si>
+    <t>1 565</t>
+  </si>
+  <si>
+    <t>1 173</t>
+  </si>
+  <si>
+    <t>1 036</t>
+  </si>
+  <si>
     <t>Production costs (USD/boe)</t>
   </si>
   <si>
     <t>Capex</t>
   </si>
   <si>
-    <t>2 434</t>
-[...5 lines deleted...]
-    <t>2 241</t>
+    <t>2 773</t>
+  </si>
+  <si>
+    <t>2 733</t>
+  </si>
+  <si>
+    <t>2 685</t>
+  </si>
+  <si>
+    <t>2 753</t>
   </si>
   <si>
     <t>Cash flow from operating activities (CFFO)</t>
   </si>
   <si>
-    <t>4 351</t>
-[...5 lines deleted...]
-    <t>3 652</t>
+    <t>1 555</t>
+  </si>
+  <si>
+    <t>6 210</t>
+  </si>
+  <si>
+    <t>4 043</t>
+  </si>
+  <si>
+    <t>3 914</t>
+  </si>
+  <si>
+    <t>4 307</t>
   </si>
   <si>
     <t>kboepd</t>
   </si>
   <si>
-    <t>Actuals for Q4 2025</t>
+    <t>Actuals for Q1 2026</t>
   </si>
   <si>
     <t>Crude production</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Gas production</t>
   </si>
   <si>
     <t>NGL production</t>
   </si>
   <si>
     <t>Total production</t>
   </si>
   <si>
     <t>USD/boe</t>
   </si>
   <si>
     <t>Realised crude price</t>
   </si>
   <si>
     <t>Realised gas price</t>
   </si>
   <si>
     <t>Realised NGL price</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> 42</t>
   </si>
   <si>
     <t>Average realised price</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -520,411 +550,418 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A19" sqref="A19:Z19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
+    <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1">
         <v>2026</v>
       </c>
       <c r="D1" s="1">
         <v>2027</v>
       </c>
       <c r="E1" s="1">
         <v>2028</v>
       </c>
-      <c r="F1" s="1"/>
+      <c r="F1" s="1">
+        <v>2029</v>
+      </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2" t="s">
         <v>4</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
       <c r="E2" t="s">
         <v>6</v>
       </c>
+      <c r="F2" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>838</v>
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>743</v>
+        <v>20</v>
+      </c>
+      <c r="B5" t="s">
+        <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B6">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>856</v>
+        <v>369</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
       </c>
       <c r="E6">
-        <v>872</v>
+        <v>937</v>
+      </c>
+      <c r="F6" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B7">
-        <v>10.0</v>
+        <v>10.4</v>
       </c>
       <c r="C7">
         <v>10.1</v>
       </c>
       <c r="D7">
+        <v>10.1</v>
+      </c>
+      <c r="E7">
+        <v>10.4</v>
+      </c>
+      <c r="F7">
         <v>10.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>10.8</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="B8">
-        <v>663</v>
+        <v>692</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>34</v>
+      </c>
+      <c r="F8" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>924</v>
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
+        <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>40</v>
+      </c>
+      <c r="F9" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="C10">
         <v>2026</v>
       </c>
       <c r="D10">
         <v>2027</v>
       </c>
       <c r="E10">
         <v>2028</v>
       </c>
+      <c r="F10">
+        <v>2029</v>
+      </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="B11">
-        <v>259</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>262</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="B12">
-        <v>117</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>122</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B13">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="2" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="B14" s="2">
+        <v>406</v>
+      </c>
+      <c r="C14" s="2">
         <v>397</v>
       </c>
-      <c r="C14" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="2">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="E14" s="2">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="F14" s="2"/>
+        <v>375</v>
+      </c>
+      <c r="F14" s="2">
+        <v>378</v>
+      </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="B16">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="C16">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="D16">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E16">
-        <v>73</v>
+        <v>75</v>
+      </c>
+      <c r="F16">
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="B17">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="C17">
+        <v>89</v>
+      </c>
+      <c r="D17">
+        <v>74</v>
+      </c>
+      <c r="E17">
+        <v>59</v>
+      </c>
+      <c r="F17">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18">
+        <v>50</v>
+      </c>
+      <c r="C18">
         <v>40</v>
       </c>
-      <c r="B18">
-[...4 lines deleted...]
-      </c>
       <c r="D18">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E18">
-        <v>50</v>
+        <v>47</v>
+      </c>
+      <c r="F18">
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="2" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="B19" s="2">
-        <v>62</v>
-[...9 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>