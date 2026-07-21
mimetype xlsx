--- v3 (2026-05-19)
+++ v4 (2026-07-21)
@@ -12,200 +12,230 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Consensus" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>USDm</t>
   </si>
   <si>
-    <t>Q1 2026</t>
+    <t>Q2 2026</t>
   </si>
   <si>
     <t>Total income</t>
   </si>
   <si>
-    <t xml:space="preserve"> 2 667</t>
-[...11 lines deleted...]
-    <t>9 695</t>
+    <t xml:space="preserve"> 3 580 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12 515 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10 419 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 9 525 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 9 725 </t>
   </si>
   <si>
     <t>EBITDA</t>
   </si>
   <si>
-    <t xml:space="preserve"> 2 211</t>
-[...11 lines deleted...]
-    <t>8 038</t>
+    <t xml:space="preserve"> 3 111 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10 600 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 8 623 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 7 756 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 7 960 </t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
-    <t>1 409</t>
-[...11 lines deleted...]
-    <t>5 021</t>
+    <t xml:space="preserve"> 2 295 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 7 264 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 5 489 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 4 722 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 5 008 </t>
   </si>
   <si>
     <t>Profit/loss before income taxes</t>
   </si>
   <si>
-    <t>1 453</t>
-[...11 lines deleted...]
-    <t>4 907</t>
+    <t xml:space="preserve"> 2 229 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 7 125 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 5 258 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 4 430 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 4 855 </t>
   </si>
   <si>
     <t>Net earnings</t>
   </si>
   <si>
-    <t>1 565</t>
-[...5 lines deleted...]
-    <t>1 036</t>
+    <t xml:space="preserve"> 482 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1 609 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1 135 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 960 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1 033 </t>
   </si>
   <si>
     <t>Production costs (USD/boe)</t>
   </si>
   <si>
+    <t xml:space="preserve"> 10.4 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.3 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.1 </t>
+  </si>
+  <si>
     <t>Capex</t>
   </si>
   <si>
-    <t>2 773</t>
-[...8 lines deleted...]
-    <t>2 753</t>
+    <t xml:space="preserve"> 713 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2 741 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2 746 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2 753 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2 697 </t>
   </si>
   <si>
     <t>Cash flow from operating activities (CFFO)</t>
   </si>
   <si>
-    <t>1 555</t>
-[...11 lines deleted...]
-    <t>4 307</t>
+    <t xml:space="preserve"> 2 470 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 6 194 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 4 062 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 3 809 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 4 165 </t>
   </si>
   <si>
     <t>kboepd</t>
   </si>
   <si>
-    <t>Actuals for Q1 2026</t>
+    <t>Actuals for Q2 2026</t>
   </si>
   <si>
     <t>Crude production</t>
   </si>
   <si>
     <t>Gas production</t>
   </si>
   <si>
     <t>NGL production</t>
   </si>
   <si>
     <t>Total production</t>
   </si>
   <si>
+    <t xml:space="preserve"> 387 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 377 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 383 </t>
+  </si>
+  <si>
     <t>USD/boe</t>
   </si>
   <si>
     <t>Realised crude price</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 76 </t>
   </si>
   <si>
     <t>Realised gas price</t>
   </si>
   <si>
     <t>Realised NGL price</t>
   </si>
   <si>
     <t>Average realised price</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -550,54 +580,54 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A19" sqref="A19:Z19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1">
         <v>2026</v>
       </c>
       <c r="D1" s="1">
         <v>2027</v>
       </c>
       <c r="E1" s="1">
         <v>2028</v>
       </c>
       <c r="F1" s="1">
         <v>2029</v>
       </c>
       <c r="G1" s="1"/>
@@ -683,281 +713,281 @@
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>26</v>
       </c>
-      <c r="B6">
-        <v>369</v>
+      <c r="B6" t="s">
+        <v>27</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>937</v>
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
+        <v>30</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>10.1</v>
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>35</v>
       </c>
       <c r="E7">
-        <v>10.4</v>
+        <v>10.5</v>
       </c>
       <c r="F7">
-        <v>10.3</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>692</v>
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="C10">
         <v>2026</v>
       </c>
       <c r="D10">
         <v>2027</v>
       </c>
       <c r="E10">
         <v>2028</v>
       </c>
       <c r="F10">
         <v>2029</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="B11">
-        <v>262</v>
+        <v>235</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B12">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="B13">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="2" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B14" s="2">
-        <v>406</v>
+        <v>376</v>
       </c>
       <c r="C14" s="2">
-        <v>397</v>
-[...8 lines deleted...]
-        <v>378</v>
+        <v>396</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="B16">
-        <v>80</v>
+        <v>110</v>
       </c>
       <c r="C16">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D16">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>78</v>
+      </c>
+      <c r="E16" t="s">
+        <v>59</v>
       </c>
       <c r="F16">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="B17">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="C17">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D17">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E17">
         <v>59</v>
       </c>
       <c r="F17">
-        <v>61</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="B18">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="C18">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="D18">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E18">
         <v>47</v>
       </c>
       <c r="F18">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="2" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="B19" s="2">
-        <v>77</v>
+        <v>101</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>